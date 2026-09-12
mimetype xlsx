--- v2 (2026-05-15)
+++ v3 (2026-09-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="carry_trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Vto</t>
   </si>
   <si>
     <t>Dias al vto</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Pr finish</t>
   </si>
   <si>
     <t>Retorno total (%)</t>
   </si>
   <si>
     <t>TNA (%)</t>
   </si>
   <si>
     <t>TEM (%)</t>
   </si>
   <si>
@@ -66,105 +66,78 @@
   <si>
     <t>Spread vs TC</t>
   </si>
   <si>
     <t>Breakeven USD</t>
   </si>
   <si>
     <t>Carry 1350 (%)</t>
   </si>
   <si>
     <t>Carry 1400 (%)</t>
   </si>
   <si>
     <t>Carry 1450 (%)</t>
   </si>
   <si>
     <t>Carry 1500 (%)</t>
   </si>
   <si>
     <t>Carry 1550 (%)</t>
   </si>
   <si>
     <t>Carry 1600 (%)</t>
   </si>
   <si>
-    <t>S29Y6</t>
-[...13 lines deleted...]
-  <si>
     <t>TTS26</t>
   </si>
   <si>
     <t>S30S6</t>
   </si>
   <si>
     <t>S30O6</t>
   </si>
   <si>
     <t>S30N6</t>
   </si>
   <si>
     <t>TTD26</t>
   </si>
   <si>
     <t>T15E7</t>
   </si>
   <si>
     <t>T30A7</t>
   </si>
   <si>
     <t>T31Y7</t>
   </si>
   <si>
     <t>T30J7</t>
   </si>
   <si>
     <t>TY30P</t>
-  </si>
-[...10 lines deleted...]
-    <t>31/08/2026</t>
   </si>
   <si>
     <t>15/09/2026</t>
   </si>
   <si>
     <t>30/09/2026</t>
   </si>
   <si>
     <t>30/10/2026</t>
   </si>
   <si>
     <t>30/11/2026</t>
   </si>
   <si>
     <t>15/12/2026</t>
   </si>
   <si>
     <t>15/01/2027</t>
   </si>
   <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>31/05/2027</t>
   </si>
@@ -512,51 +485,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R16"/>
+  <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -579,883 +552,585 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C2">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D2">
-        <v>130.74</v>
+        <v>170.155</v>
       </c>
       <c r="E2">
-        <v>132.04</v>
+        <v>154.44</v>
       </c>
       <c r="F2">
-        <v>0.9943399112742668</v>
-[...8 lines deleted...]
-        <v>29.42847729848839</v>
+        <v>-9.235696864623433</v>
       </c>
       <c r="J2">
-        <v>0.9943399112742668</v>
+        <v>-9.235696864623433</v>
       </c>
       <c r="K2">
-        <v>13.80143796848688</v>
+        <v>-139.0895947812289</v>
       </c>
       <c r="L2">
-        <v>1401.801437968487</v>
+        <v>1366.910405218771</v>
       </c>
       <c r="M2">
-        <v>3.837143553221267</v>
+        <v>1.25262260879786</v>
       </c>
       <c r="N2">
-        <v>0.1286741406061997</v>
+        <v>-2.363542484373504</v>
       </c>
       <c r="O2">
-        <v>-3.324038760794013</v>
+        <v>-5.730316881464059</v>
       </c>
       <c r="P2">
-        <v>-6.546570802100882</v>
+        <v>-8.872639652081926</v>
       </c>
       <c r="Q2">
-        <v>-9.561197550420196</v>
+        <v>-11.81223192136961</v>
       </c>
       <c r="R2">
-        <v>-12.38741012696957</v>
+        <v>-14.56809967382681</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C3">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D3">
-        <v>157.4</v>
+        <v>116.35</v>
       </c>
       <c r="E3">
-        <v>146.08</v>
+        <v>117.54</v>
       </c>
       <c r="F3">
-        <v>-7.191867852604828</v>
-[...8 lines deleted...]
-        <v>-44.69018424659284</v>
+        <v>1.022776106574996</v>
       </c>
       <c r="J3">
-        <v>-7.191867852604828</v>
+        <v>1.022776106574996</v>
       </c>
       <c r="K3">
-        <v>-99.82312579415498</v>
+        <v>15.4030081650194</v>
       </c>
       <c r="L3">
-        <v>1288.176874205845</v>
+        <v>1521.403008165019</v>
       </c>
       <c r="M3">
-        <v>-4.579490799567032</v>
+        <v>12.69651912333478</v>
       </c>
       <c r="N3">
-        <v>-7.987366128153928</v>
+        <v>8.671643440358512</v>
       </c>
       <c r="O3">
-        <v>-11.16021557201069</v>
+        <v>4.924345390690998</v>
       </c>
       <c r="P3">
-        <v>-14.12154171961033</v>
+        <v>1.426867211001293</v>
       </c>
       <c r="Q3">
-        <v>-16.89181456736484</v>
+        <v>-1.844967215160043</v>
       </c>
       <c r="R3">
-        <v>-19.48894536213468</v>
+        <v>-4.91231198968628</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D4">
-        <v>140.59</v>
+        <v>131.432</v>
       </c>
       <c r="E4">
-        <v>144.88</v>
+        <v>135.28</v>
       </c>
       <c r="F4">
-        <v>3.051426132726354</v>
+        <v>2.927749710877126</v>
       </c>
       <c r="G4">
-        <v>24.2124030096765</v>
+        <v>22.26309675979481</v>
       </c>
       <c r="H4">
-        <v>1.979641853763647</v>
+        <v>1.819931081153747</v>
       </c>
       <c r="I4">
-        <v>26.93479990860412</v>
+        <v>24.53718686542394</v>
       </c>
       <c r="J4">
-        <v>3.051426132726354</v>
+        <v>2.927749710877126</v>
       </c>
       <c r="K4">
-        <v>42.3537947222419</v>
+        <v>44.09191064580955</v>
       </c>
       <c r="L4">
-        <v>1430.353794722242</v>
+        <v>1550.09191064581</v>
       </c>
       <c r="M4">
-        <v>5.9521329423883</v>
+        <v>14.82162301080072</v>
       </c>
       <c r="N4">
-        <v>2.168128194445851</v>
+        <v>10.72085076041496</v>
       </c>
       <c r="O4">
-        <v>-1.354910708810908</v>
+        <v>6.902890389366179</v>
       </c>
       <c r="P4">
-        <v>-4.643080351850548</v>
+        <v>3.339460709720643</v>
       </c>
       <c r="Q4">
-        <v>-7.719110017919883</v>
+        <v>0.005929719084485363</v>
       </c>
       <c r="R4">
-        <v>-10.60288782985989</v>
+        <v>-3.119255584636904</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C5">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D5">
-        <v>111.971</v>
+        <v>123.29</v>
       </c>
       <c r="E5">
-        <v>117.68</v>
+        <v>129.89</v>
       </c>
       <c r="F5">
-        <v>5.098641612560395</v>
+        <v>5.353232216724768</v>
       </c>
       <c r="G5">
-        <v>24.16888556603304</v>
+        <v>24.73328808993089</v>
       </c>
       <c r="H5">
-        <v>1.956391357687193</v>
+        <v>2.000066467564698</v>
       </c>
       <c r="I5">
-        <v>26.58314369750641</v>
+        <v>27.24445511455922</v>
       </c>
       <c r="J5">
-        <v>5.098641612560395</v>
+        <v>5.353232216724768</v>
       </c>
       <c r="K5">
-        <v>70.7691455823383</v>
+        <v>80.61967718387496</v>
       </c>
       <c r="L5">
-        <v>1458.769145582338</v>
+        <v>1586.619677183875</v>
       </c>
       <c r="M5">
-        <v>8.056973746839891</v>
+        <v>17.52738349510186</v>
       </c>
       <c r="N5">
-        <v>4.197796113024155</v>
+        <v>13.32997694170535</v>
       </c>
       <c r="O5">
-        <v>0.6047686608509073</v>
+        <v>9.422046702336196</v>
       </c>
       <c r="P5">
-        <v>-2.748723627844119</v>
+        <v>5.774645145591673</v>
       </c>
       <c r="Q5">
-        <v>-5.885861575333006</v>
+        <v>2.362559818314502</v>
       </c>
       <c r="R5">
-        <v>-8.826928401103851</v>
+        <v>-0.8362701760078139</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C6">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D6">
-        <v>118.62</v>
+        <v>169.64</v>
       </c>
       <c r="E6">
-        <v>127.06</v>
+        <v>165.1</v>
       </c>
       <c r="F6">
-        <v>7.11515764626538</v>
+        <v>-2.676255600094313</v>
       </c>
       <c r="G6">
-        <v>24.04659760080429</v>
+        <v>-10.3918435535577</v>
       </c>
       <c r="H6">
-        <v>1.927629802147179</v>
+        <v>-0.8620245776128854</v>
       </c>
       <c r="I6">
-        <v>26.14937172604357</v>
+        <v>-9.997641989673166</v>
       </c>
       <c r="J6">
-        <v>7.11515764626538</v>
+        <v>-2.676255600094313</v>
       </c>
       <c r="K6">
-        <v>98.75838813016344</v>
+        <v>-40.30440933742034</v>
       </c>
       <c r="L6">
-        <v>1486.758388130163</v>
+        <v>1465.69559066258</v>
       </c>
       <c r="M6">
-        <v>10.13025097260472</v>
+        <v>8.570043752783697</v>
       </c>
       <c r="N6">
-        <v>6.197027723583104</v>
+        <v>4.692542190184246</v>
       </c>
       <c r="O6">
-        <v>2.535061250356097</v>
+        <v>1.082454528453769</v>
       </c>
       <c r="P6">
-        <v>-0.8827741246557719</v>
+        <v>-2.286960622494694</v>
       </c>
       <c r="Q6">
-        <v>-4.080103991602357</v>
+        <v>-5.438994150801313</v>
       </c>
       <c r="R6">
-        <v>-7.077600741864776</v>
+        <v>-8.394025583588771</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C7">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D7">
-        <v>156.55</v>
+        <v>148.25</v>
       </c>
       <c r="E7">
-        <v>154.44</v>
+        <v>161.1</v>
       </c>
       <c r="F7">
-        <v>-1.347812200574905</v>
+        <v>8.667790893760529</v>
       </c>
       <c r="G7">
-        <v>-3.999605310649109</v>
+        <v>25.30994940978075</v>
       </c>
       <c r="H7">
-        <v>-0.3304230530506214</v>
+        <v>2.015039300837684</v>
       </c>
       <c r="I7">
-        <v>-3.946805210041782</v>
+        <v>27.47189675804129</v>
       </c>
       <c r="J7">
-        <v>-1.347812200574905</v>
+        <v>8.667790893760529</v>
       </c>
       <c r="K7">
-        <v>-18.70763334397975</v>
+        <v>130.5369308600336</v>
       </c>
       <c r="L7">
-        <v>1369.29236665602</v>
+        <v>1636.536930860034</v>
       </c>
       <c r="M7">
-        <v>1.429064196742247</v>
+        <v>21.22495784148397</v>
       </c>
       <c r="N7">
-        <v>-2.193402381712839</v>
+        <v>16.89549506143095</v>
       </c>
       <c r="O7">
-        <v>-5.56604367889515</v>
+        <v>12.86461592138162</v>
       </c>
       <c r="P7">
-        <v>-8.713842222931978</v>
+        <v>9.102462057335581</v>
       </c>
       <c r="Q7">
-        <v>-11.65855698993417</v>
+        <v>5.583027797421525</v>
       </c>
       <c r="R7">
-        <v>-14.41922708399872</v>
+        <v>2.283558178752099</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C8">
-        <v>138</v>
+        <v>230</v>
       </c>
       <c r="D8">
-        <v>107.3</v>
+        <v>134.2</v>
       </c>
       <c r="E8">
-        <v>117.54</v>
+        <v>157.34</v>
       </c>
       <c r="F8">
-        <v>9.543336439888183</v>
+        <v>17.24292101341283</v>
       </c>
       <c r="G8">
-        <v>25.24143333738542</v>
+        <v>27.36376595606818</v>
       </c>
       <c r="H8">
-        <v>2.001285340818759</v>
+        <v>2.096604707160687</v>
       </c>
       <c r="I8">
-        <v>27.26295621430972</v>
+        <v>28.71746499794492</v>
       </c>
       <c r="J8">
-        <v>9.543336439888183</v>
+        <v>17.24292101341283</v>
       </c>
       <c r="K8">
-        <v>132.4615097856479</v>
+        <v>259.6783904619972</v>
       </c>
       <c r="L8">
-        <v>1520.461509785648</v>
+        <v>1765.678390461997</v>
       </c>
       <c r="M8">
-        <v>12.6267785026406</v>
+        <v>30.79099188607388</v>
       </c>
       <c r="N8">
-        <v>8.604393556117707</v>
+        <v>26.11988503299978</v>
       </c>
       <c r="O8">
-        <v>4.859414467975731</v>
+        <v>21.77092348013774</v>
       </c>
       <c r="P8">
-        <v>1.364100652376532</v>
+        <v>17.71189269746647</v>
       </c>
       <c r="Q8">
-        <v>-1.905709046087223</v>
+        <v>13.91473486851593</v>
       </c>
       <c r="R8">
-        <v>-4.971155638396995</v>
+        <v>10.35489940387482</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C9">
-        <v>168</v>
+        <v>261</v>
       </c>
       <c r="D9">
-        <v>121.298</v>
+        <v>126.18</v>
       </c>
       <c r="E9">
-        <v>135.28</v>
+        <v>151.56</v>
       </c>
       <c r="F9">
-        <v>11.52698313245066</v>
+        <v>20.11412268188302</v>
       </c>
       <c r="G9">
-        <v>25.04374311514579</v>
+        <v>28.12894551297817</v>
       </c>
       <c r="H9">
-        <v>1.96724985245893</v>
+        <v>2.12892111929972</v>
       </c>
       <c r="I9">
-        <v>26.74726347516481</v>
+        <v>29.2140442744629</v>
       </c>
       <c r="J9">
-        <v>11.52698313245066</v>
+        <v>20.11412268188302</v>
       </c>
       <c r="K9">
-        <v>159.9945258784153</v>
+        <v>302.9186875891583</v>
       </c>
       <c r="L9">
-        <v>1547.994525878415</v>
+        <v>1808.918687589158</v>
       </c>
       <c r="M9">
-        <v>14.66626117617891</v>
+        <v>33.99397685845618</v>
       </c>
       <c r="N9">
-        <v>10.57103756274394</v>
+        <v>29.20847768493986</v>
       </c>
       <c r="O9">
-        <v>6.758243164028643</v>
+        <v>24.75301293718333</v>
       </c>
       <c r="P9">
-        <v>3.199635058561023</v>
+        <v>20.59457917261056</v>
       </c>
       <c r="Q9">
-        <v>-0.1293854271990136</v>
+        <v>16.70443145736504</v>
       </c>
       <c r="R9">
-        <v>-3.250342132599049</v>
+        <v>13.05741797432241</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C10">
-        <v>199</v>
+        <v>291</v>
       </c>
       <c r="D10">
-        <v>114.8</v>
+        <v>127.5</v>
       </c>
       <c r="E10">
-        <v>129.89</v>
+        <v>156.04</v>
       </c>
       <c r="F10">
-        <v>13.14459930313587</v>
+        <v>22.38431372549019</v>
       </c>
       <c r="G10">
-        <v>24.10944093288741</v>
+        <v>28.07654470722996</v>
       </c>
       <c r="H10">
-        <v>1.879194319508048</v>
+        <v>2.104267132041326</v>
       </c>
       <c r="I10">
-        <v>25.42196639843974</v>
+        <v>28.83504839690463</v>
       </c>
       <c r="J10">
-        <v>13.14459930313587</v>
+        <v>22.38431372549019</v>
       </c>
       <c r="K10">
-        <v>182.4470383275259</v>
+        <v>337.1077647058823</v>
       </c>
       <c r="L10">
-        <v>1570.447038327526</v>
+        <v>1843.107764705882</v>
       </c>
       <c r="M10">
-        <v>16.32941024648342</v>
+        <v>36.52650108932463</v>
       </c>
       <c r="N10">
-        <v>12.17478845196613</v>
+        <v>31.65055462184871</v>
       </c>
       <c r="O10">
-        <v>8.30669229845007</v>
+        <v>27.11088032454361</v>
       </c>
       <c r="P10">
-        <v>4.696469221835065</v>
+        <v>22.87385098039214</v>
       </c>
       <c r="Q10">
-        <v>1.3191637630662</v>
+        <v>18.91017836812143</v>
       </c>
       <c r="R10">
-        <v>-1.84706010452963</v>
+        <v>15.19423529411765</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C11">
-        <v>214</v>
+        <v>1356</v>
       </c>
       <c r="D11">
-        <v>155.95</v>
+        <v>110.7</v>
       </c>
       <c r="E11">
-        <v>165.1</v>
+        <v>232.75</v>
       </c>
       <c r="F11">
-        <v>5.867265149086243</v>
+        <v>110.2529358626919</v>
       </c>
       <c r="G11">
-        <v>10.00725130568448</v>
+        <v>29.67722831112283</v>
       </c>
       <c r="H11">
-        <v>0.8024912656890537</v>
+        <v>1.657707412599163</v>
       </c>
       <c r="I11">
-        <v>10.21323008628374</v>
+        <v>22.14446368708676</v>
       </c>
       <c r="J11">
-        <v>5.867265149086243</v>
+        <v>110.2529358626919</v>
       </c>
       <c r="K11">
-        <v>81.43764026931694</v>
+        <v>1660.409214092141</v>
       </c>
       <c r="L11">
-        <v>1469.437640269317</v>
+        <v>3166.409214092141</v>
       </c>
       <c r="M11">
-        <v>8.847232612542012</v>
+        <v>134.5488306734919</v>
       </c>
       <c r="N11">
-        <v>4.95983144780836</v>
+        <v>126.1720867208672</v>
       </c>
       <c r="O11">
-        <v>1.340526915125317</v>
+        <v>118.3730492477338</v>
       </c>
       <c r="P11">
-        <v>-2.037490648712192</v>
+        <v>111.0939476061427</v>
       </c>
       <c r="Q11">
-        <v>-5.197571595527927</v>
+        <v>104.2844654252994</v>
       </c>
       <c r="R11">
-        <v>-8.160147483167679</v>
-[...279 lines deleted...]
-        <v>67.56068464730292</v>
+        <v>97.90057588075879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>carry_trade</vt:lpstr>