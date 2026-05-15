--- v1 (2026-03-16)
+++ v2 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="carry_trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Vto</t>
   </si>
   <si>
     <t>Dias al vto</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Pr finish</t>
   </si>
   <si>
     <t>Retorno total (%)</t>
   </si>
   <si>
     <t>TNA (%)</t>
   </si>
   <si>
     <t>TEM (%)</t>
   </si>
   <si>
@@ -66,138 +66,132 @@
   <si>
     <t>Spread vs TC</t>
   </si>
   <si>
     <t>Breakeven USD</t>
   </si>
   <si>
     <t>Carry 1350 (%)</t>
   </si>
   <si>
     <t>Carry 1400 (%)</t>
   </si>
   <si>
     <t>Carry 1450 (%)</t>
   </si>
   <si>
     <t>Carry 1500 (%)</t>
   </si>
   <si>
     <t>Carry 1550 (%)</t>
   </si>
   <si>
     <t>Carry 1600 (%)</t>
   </si>
   <si>
-    <t>S17A6</t>
-[...4 lines deleted...]
-  <si>
     <t>S29Y6</t>
   </si>
   <si>
     <t>TTJ26</t>
   </si>
   <si>
     <t>T30J6</t>
   </si>
   <si>
     <t>S31L6</t>
   </si>
   <si>
     <t>S31G6</t>
   </si>
   <si>
     <t>TTS26</t>
   </si>
   <si>
+    <t>S30S6</t>
+  </si>
+  <si>
     <t>S30O6</t>
   </si>
   <si>
     <t>S30N6</t>
   </si>
   <si>
     <t>TTD26</t>
   </si>
   <si>
     <t>T15E7</t>
   </si>
   <si>
     <t>T30A7</t>
   </si>
   <si>
     <t>T31Y7</t>
   </si>
   <si>
     <t>T30J7</t>
   </si>
   <si>
     <t>TY30P</t>
   </si>
   <si>
-    <t>17/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>15/09/2026</t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
     <t>30/10/2026</t>
   </si>
   <si>
     <t>30/11/2026</t>
   </si>
   <si>
     <t>15/12/2026</t>
   </si>
   <si>
     <t>15/01/2027</t>
   </si>
   <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>31/05/2027</t>
   </si>
   <si>
-    <t>30/07/2027</t>
+    <t>30/06/2027</t>
   </si>
   <si>
     <t>30/05/2030</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -518,51 +512,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R17"/>
+  <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -585,939 +579,883 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C2">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D2">
-        <v>107.5</v>
+        <v>130.74</v>
       </c>
       <c r="E2">
-        <v>110.13</v>
+        <v>132.04</v>
       </c>
       <c r="F2">
-        <v>2.446511627906967</v>
+        <v>0.9943399112742668</v>
       </c>
       <c r="G2">
-        <v>27.52325581395337</v>
+        <v>25.92386197250767</v>
       </c>
       <c r="H2">
-        <v>2.291866115508756</v>
+        <v>2.142840777411803</v>
       </c>
       <c r="I2">
-        <v>31.24815842699267</v>
+        <v>29.42847729848839</v>
       </c>
       <c r="J2">
-        <v>2.446511627906967</v>
+        <v>0.9943399112742668</v>
       </c>
       <c r="K2">
-        <v>34.03097674418586</v>
+        <v>13.80143796848688</v>
       </c>
       <c r="L2">
-        <v>1425.030976744186</v>
+        <v>1401.801437968487</v>
       </c>
       <c r="M2">
-        <v>5.55785012919896</v>
+        <v>3.837143553221267</v>
       </c>
       <c r="N2">
-        <v>1.787926910298987</v>
+        <v>0.1286741406061997</v>
       </c>
       <c r="O2">
-        <v>-1.722001603849244</v>
+        <v>-3.324038760794013</v>
       </c>
       <c r="P2">
-        <v>-4.997934883720934</v>
+        <v>-6.546570802100882</v>
       </c>
       <c r="Q2">
-        <v>-8.062517629407361</v>
+        <v>-9.561197550420196</v>
       </c>
       <c r="R2">
-        <v>-10.93556395348838</v>
+        <v>-12.38741012696957</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C3">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D3">
-        <v>123.15</v>
+        <v>157.4</v>
       </c>
       <c r="E3">
-        <v>127.49</v>
+        <v>146.08</v>
       </c>
       <c r="F3">
-        <v>3.524157531465688</v>
+        <v>-7.191867852604828</v>
       </c>
       <c r="G3">
-        <v>28.1932602517255</v>
+        <v>-57.06590796088613</v>
       </c>
       <c r="H3">
-        <v>2.335850504159187</v>
+        <v>-4.750993209973375</v>
       </c>
       <c r="I3">
-        <v>31.92698566616965</v>
+        <v>-44.69018424659284</v>
       </c>
       <c r="J3">
-        <v>3.524157531465688</v>
+        <v>-7.191867852604828</v>
       </c>
       <c r="K3">
-        <v>49.02103126268776</v>
+        <v>-99.82312579415498</v>
       </c>
       <c r="L3">
-        <v>1440.021031262688</v>
+        <v>1288.176874205845</v>
       </c>
       <c r="M3">
-        <v>6.668224537976863</v>
+        <v>-4.579490799567032</v>
       </c>
       <c r="N3">
-        <v>2.85864509019198</v>
+        <v>-7.987366128153928</v>
       </c>
       <c r="O3">
-        <v>-0.6882047405042946</v>
+        <v>-11.16021557201069</v>
       </c>
       <c r="P3">
-        <v>-3.998597915820823</v>
+        <v>-14.12154171961033</v>
       </c>
       <c r="Q3">
-        <v>-7.095417337891108</v>
+        <v>-16.89181456736484</v>
       </c>
       <c r="R3">
-        <v>-9.998685546082021</v>
+        <v>-19.48894536213468</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C4">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D4">
-        <v>124.601</v>
+        <v>140.59</v>
       </c>
       <c r="E4">
-        <v>132.04</v>
+        <v>144.88</v>
       </c>
       <c r="F4">
-        <v>5.970257060537221</v>
+        <v>3.051426132726354</v>
       </c>
       <c r="G4">
-        <v>29.04449380801891</v>
+        <v>24.2124030096765</v>
       </c>
       <c r="H4">
-        <v>2.378726921456353</v>
+        <v>1.979641853763647</v>
       </c>
       <c r="I4">
-        <v>32.5918095203013</v>
+        <v>26.93479990860412</v>
       </c>
       <c r="J4">
-        <v>5.970257060537221</v>
+        <v>3.051426132726354</v>
       </c>
       <c r="K4">
-        <v>83.04627571207266</v>
+        <v>42.3537947222419</v>
       </c>
       <c r="L4">
-        <v>1474.046275712073</v>
+        <v>1430.353794722242</v>
       </c>
       <c r="M4">
-        <v>9.188613015709102</v>
+        <v>5.9521329423883</v>
       </c>
       <c r="N4">
-        <v>5.289019693719488</v>
+        <v>2.168128194445851</v>
       </c>
       <c r="O4">
-        <v>1.658363842211918</v>
+        <v>-1.354910708810908</v>
       </c>
       <c r="P4">
-        <v>-1.730248285861813</v>
+        <v>-4.643080351850548</v>
       </c>
       <c r="Q4">
-        <v>-4.900240276640466</v>
+        <v>-7.719110017919883</v>
       </c>
       <c r="R4">
-        <v>-7.872107767995451</v>
+        <v>-10.60288782985989</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C5">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="D5">
-        <v>151</v>
+        <v>111.971</v>
       </c>
       <c r="E5">
-        <v>146.08</v>
+        <v>117.68</v>
       </c>
       <c r="F5">
-        <v>-3.258278145695359</v>
+        <v>5.098641612560395</v>
       </c>
       <c r="G5">
-        <v>-11.06585030613518</v>
+        <v>24.16888556603304</v>
       </c>
       <c r="H5">
-        <v>-0.9331309445179681</v>
+        <v>1.956391357687193</v>
       </c>
       <c r="I5">
-        <v>-10.64039274350112</v>
+        <v>26.58314369750641</v>
       </c>
       <c r="J5">
-        <v>-3.258278145695359</v>
+        <v>5.098641612560395</v>
       </c>
       <c r="K5">
-        <v>-45.32264900662244</v>
+        <v>70.7691455823383</v>
       </c>
       <c r="L5">
-        <v>1345.677350993378</v>
+        <v>1458.769145582338</v>
       </c>
       <c r="M5">
-        <v>-0.3201962227127764</v>
+        <v>8.056973746839891</v>
       </c>
       <c r="N5">
-        <v>-3.880189214758745</v>
+        <v>4.197796113024155</v>
       </c>
       <c r="O5">
-        <v>-7.194665448732573</v>
+        <v>0.6047686608509073</v>
       </c>
       <c r="P5">
-        <v>-10.2881766004415</v>
+        <v>-2.748723627844119</v>
       </c>
       <c r="Q5">
-        <v>-13.18210638752403</v>
+        <v>-5.885861575333006</v>
       </c>
       <c r="R5">
-        <v>-15.8951655629139</v>
+        <v>-8.826928401103851</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D6">
-        <v>133.05</v>
+        <v>118.62</v>
       </c>
       <c r="E6">
-        <v>144.88</v>
+        <v>127.06</v>
       </c>
       <c r="F6">
-        <v>8.891394212701975</v>
+        <v>7.11515764626538</v>
       </c>
       <c r="G6">
-        <v>30.19718789219539</v>
+        <v>24.04659760080429</v>
       </c>
       <c r="H6">
-        <v>2.440071996172666</v>
+        <v>1.927629802147179</v>
       </c>
       <c r="I6">
-        <v>33.54834189422646</v>
+        <v>26.14937172604357</v>
       </c>
       <c r="J6">
-        <v>8.891394212701975</v>
+        <v>7.11515764626538</v>
       </c>
       <c r="K6">
-        <v>123.6792934986845</v>
+        <v>98.75838813016344</v>
       </c>
       <c r="L6">
-        <v>1514.679293498685</v>
+        <v>1486.758388130163</v>
       </c>
       <c r="M6">
-        <v>12.19846618508773</v>
+        <v>10.13025097260472</v>
       </c>
       <c r="N6">
-        <v>8.191378107048886</v>
+        <v>6.197027723583104</v>
       </c>
       <c r="O6">
-        <v>4.46064093094376</v>
+        <v>2.535061250356097</v>
       </c>
       <c r="P6">
-        <v>0.9786195665789643</v>
+        <v>-0.8827741246557719</v>
       </c>
       <c r="Q6">
-        <v>-2.27875525814939</v>
+        <v>-4.080103991602357</v>
       </c>
       <c r="R6">
-        <v>-5.33254415633222</v>
+        <v>-7.077600741864776</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C7">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="D7">
-        <v>105.71</v>
+        <v>156.55</v>
       </c>
       <c r="E7">
-        <v>117.68</v>
+        <v>154.44</v>
       </c>
       <c r="F7">
-        <v>11.3234320310283</v>
+        <v>-1.347812200574905</v>
       </c>
       <c r="G7">
-        <v>29.75500387715466</v>
+        <v>-3.999605310649109</v>
       </c>
       <c r="H7">
-        <v>2.376774479022026</v>
+        <v>-0.3304230530506214</v>
       </c>
       <c r="I7">
-        <v>32.56146914807645</v>
+        <v>-3.946805210041782</v>
       </c>
       <c r="J7">
-        <v>11.3234320310283</v>
+        <v>-1.347812200574905</v>
       </c>
       <c r="K7">
-        <v>157.5089395516036</v>
+        <v>-18.70763334397975</v>
       </c>
       <c r="L7">
-        <v>1548.508939551604</v>
+        <v>1369.29236665602</v>
       </c>
       <c r="M7">
-        <v>14.70436589271138</v>
+        <v>1.429064196742247</v>
       </c>
       <c r="N7">
-        <v>10.60778139654312</v>
+        <v>-2.193402381712839</v>
       </c>
       <c r="O7">
-        <v>6.793719969076117</v>
+        <v>-5.56604367889515</v>
       </c>
       <c r="P7">
-        <v>3.233929303440242</v>
+        <v>-8.713842222931978</v>
       </c>
       <c r="Q7">
-        <v>-0.0961974482836303</v>
+        <v>-11.65855698993417</v>
       </c>
       <c r="R7">
-        <v>-3.218191278024773</v>
+        <v>-14.41922708399872</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C8">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="D8">
-        <v>111.7</v>
+        <v>107.3</v>
       </c>
       <c r="E8">
-        <v>127.06</v>
+        <v>117.54</v>
       </c>
       <c r="F8">
-        <v>13.75111906893465</v>
+        <v>9.543336439888183</v>
       </c>
       <c r="G8">
-        <v>29.46668371914567</v>
+        <v>25.24143333738542</v>
       </c>
       <c r="H8">
-        <v>2.327434376833981</v>
+        <v>2.001285340818759</v>
       </c>
       <c r="I8">
-        <v>31.79684801972034</v>
+        <v>27.26295621430972</v>
       </c>
       <c r="J8">
-        <v>13.75111906893465</v>
+        <v>9.543336439888183</v>
       </c>
       <c r="K8">
-        <v>191.278066248881</v>
+        <v>132.4615097856479</v>
       </c>
       <c r="L8">
-        <v>1582.278066248881</v>
+        <v>1520.461509785648</v>
       </c>
       <c r="M8">
-        <v>17.20578268510229</v>
+        <v>12.6267785026406</v>
       </c>
       <c r="N8">
-        <v>13.01986187492006</v>
+        <v>8.604393556117707</v>
       </c>
       <c r="O8">
-        <v>9.122625258543525</v>
+        <v>4.859414467975731</v>
       </c>
       <c r="P8">
-        <v>5.48520441659206</v>
+        <v>1.364100652376532</v>
       </c>
       <c r="Q8">
-        <v>2.082455887024581</v>
+        <v>-1.905709046087223</v>
       </c>
       <c r="R8">
-        <v>-1.107620859444935</v>
+        <v>-4.971155638396995</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C9">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="D9">
-        <v>149.7</v>
+        <v>121.298</v>
       </c>
       <c r="E9">
-        <v>154.44</v>
+        <v>135.28</v>
       </c>
       <c r="F9">
-        <v>3.166332665330662</v>
+        <v>11.52698313245066</v>
       </c>
       <c r="G9">
-        <v>6.228851144912778</v>
+        <v>25.04374311514579</v>
       </c>
       <c r="H9">
-        <v>0.5123305700901026</v>
+        <v>1.96724985245893</v>
       </c>
       <c r="I9">
-        <v>6.324198264077574</v>
+        <v>26.74726347516481</v>
       </c>
       <c r="J9">
-        <v>3.166332665330662</v>
+        <v>11.52698313245066</v>
       </c>
       <c r="K9">
-        <v>44.04368737474942</v>
+        <v>159.9945258784153</v>
       </c>
       <c r="L9">
-        <v>1435.043687374749</v>
+        <v>1547.994525878415</v>
       </c>
       <c r="M9">
-        <v>6.299532398129593</v>
+        <v>14.66626117617891</v>
       </c>
       <c r="N9">
-        <v>2.503120526767821</v>
+        <v>10.57103756274394</v>
       </c>
       <c r="O9">
-        <v>-1.031469836224164</v>
+        <v>6.758243164028643</v>
       </c>
       <c r="P9">
-        <v>-4.330420841683368</v>
+        <v>3.199635058561023</v>
       </c>
       <c r="Q9">
-        <v>-7.416536298403253</v>
+        <v>-0.1293854271990136</v>
       </c>
       <c r="R9">
-        <v>-10.30976953907815</v>
+        <v>-3.250342132599049</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C10">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="D10">
-        <v>112.699</v>
+        <v>114.8</v>
       </c>
       <c r="E10">
-        <v>135.28</v>
+        <v>129.89</v>
       </c>
       <c r="F10">
-        <v>20.03655755596767</v>
+        <v>13.14459930313587</v>
       </c>
       <c r="G10">
-        <v>31.63666982521212</v>
+        <v>24.10944093288741</v>
       </c>
       <c r="H10">
-        <v>2.432079862262349</v>
+        <v>1.879194319508048</v>
       </c>
       <c r="I10">
-        <v>33.4233659929787</v>
+        <v>25.42196639843974</v>
       </c>
       <c r="J10">
-        <v>20.03655755596767</v>
+        <v>13.14459930313587</v>
       </c>
       <c r="K10">
-        <v>278.7085156035103</v>
+        <v>182.4470383275259</v>
       </c>
       <c r="L10">
-        <v>1669.70851560351</v>
+        <v>1570.447038327526</v>
       </c>
       <c r="M10">
-        <v>23.68211226692669</v>
+        <v>16.32941024648342</v>
       </c>
       <c r="N10">
-        <v>19.2648939716793</v>
+        <v>12.17478845196613</v>
       </c>
       <c r="O10">
-        <v>15.15231142093174</v>
+        <v>8.30669229845007</v>
       </c>
       <c r="P10">
-        <v>11.31390104023402</v>
+        <v>4.696469221835065</v>
       </c>
       <c r="Q10">
-        <v>7.723130038936143</v>
+        <v>1.3191637630662</v>
       </c>
       <c r="R10">
-        <v>4.356782225219402</v>
+        <v>-1.84706010452963</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C11">
-        <v>259</v>
+        <v>214</v>
       </c>
       <c r="D11">
-        <v>105.9</v>
+        <v>155.95</v>
       </c>
       <c r="E11">
-        <v>129.89</v>
+        <v>165.1</v>
       </c>
       <c r="F11">
-        <v>22.65344664778091</v>
+        <v>5.867265149086243</v>
       </c>
       <c r="G11">
-        <v>31.48741618996574</v>
+        <v>10.00725130568448</v>
       </c>
       <c r="H11">
-        <v>2.393358124601908</v>
+        <v>0.8024912656890537</v>
       </c>
       <c r="I11">
-        <v>32.81937671259723</v>
+        <v>10.21323008628374</v>
       </c>
       <c r="J11">
-        <v>22.65344664778091</v>
+        <v>5.867265149086243</v>
       </c>
       <c r="K11">
-        <v>315.1094428706324</v>
+        <v>81.43764026931694</v>
       </c>
       <c r="L11">
-        <v>1706.109442870632</v>
+        <v>1469.437640269317</v>
       </c>
       <c r="M11">
-        <v>26.37847724967648</v>
+        <v>8.847232612542012</v>
       </c>
       <c r="N11">
-        <v>21.86496020504516</v>
+        <v>4.95983144780836</v>
       </c>
       <c r="O11">
-        <v>17.66272019797466</v>
+        <v>1.340526915125317</v>
       </c>
       <c r="P11">
-        <v>13.74062952470883</v>
+        <v>-2.037490648712192</v>
       </c>
       <c r="Q11">
-        <v>10.07157695939565</v>
+        <v>-5.197571595527927</v>
       </c>
       <c r="R11">
-        <v>6.631840179414517</v>
+        <v>-8.160147483167679</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C12">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="D12">
-        <v>148.7</v>
+        <v>137.05</v>
       </c>
       <c r="E12">
-        <v>165.1</v>
+        <v>161.1</v>
       </c>
       <c r="F12">
-        <v>11.02891728312039</v>
+        <v>17.54834002188981</v>
       </c>
       <c r="G12">
-        <v>14.49054825519467</v>
+        <v>26.14344533873379</v>
       </c>
       <c r="H12">
-        <v>1.152065642293265</v>
+        <v>1.999475569580489</v>
       </c>
       <c r="I12">
-        <v>14.73530432922756</v>
+        <v>27.23548684852708</v>
       </c>
       <c r="J12">
-        <v>11.02891728312039</v>
+        <v>17.54834002188981</v>
       </c>
       <c r="K12">
-        <v>153.4122394082046</v>
+        <v>243.5709595038306</v>
       </c>
       <c r="L12">
-        <v>1544.412239408205</v>
+        <v>1631.570959503831</v>
       </c>
       <c r="M12">
-        <v>14.40090662282998</v>
+        <v>20.85710811139487</v>
       </c>
       <c r="N12">
-        <v>10.31515995772889</v>
+        <v>16.54078282170217</v>
       </c>
       <c r="O12">
-        <v>6.51118892470377</v>
+        <v>12.5221351381952</v>
       </c>
       <c r="P12">
-        <v>2.960815960546981</v>
+        <v>8.77139730025538</v>
       </c>
       <c r="Q12">
-        <v>-0.3605006833416358</v>
+        <v>5.262642548634222</v>
       </c>
       <c r="R12">
-        <v>-3.474235036987217</v>
+        <v>1.973184968989417</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C13">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="D13">
-        <v>125.9</v>
+        <v>124.35</v>
       </c>
       <c r="E13">
-        <v>161.1</v>
+        <v>157.34</v>
       </c>
       <c r="F13">
-        <v>27.95869737887211</v>
+        <v>26.52995577000403</v>
       </c>
       <c r="G13">
-        <v>33.00042969309494</v>
+        <v>27.66695387443277</v>
       </c>
       <c r="H13">
-        <v>2.454598738218361</v>
+        <v>2.037410960153263</v>
       </c>
       <c r="I13">
-        <v>33.77577665776157</v>
+        <v>27.8124240139225</v>
       </c>
       <c r="J13">
-        <v>27.95869737887211</v>
+        <v>26.52995577000403</v>
       </c>
       <c r="K13">
-        <v>388.9054805401111</v>
+        <v>368.2357860876559</v>
       </c>
       <c r="L13">
-        <v>1779.905480540111</v>
+        <v>1756.235786087656</v>
       </c>
       <c r="M13">
-        <v>31.84485041037859</v>
+        <v>30.09153971019676</v>
       </c>
       <c r="N13">
-        <v>27.13610575286507</v>
+        <v>25.44541329197543</v>
       </c>
       <c r="O13">
-        <v>22.75210210621456</v>
+        <v>21.11970938535559</v>
       </c>
       <c r="P13">
-        <v>18.66036536934075</v>
+        <v>17.08238573917706</v>
       </c>
       <c r="Q13">
-        <v>14.83261164774909</v>
+        <v>13.30553458630039</v>
       </c>
       <c r="R13">
-        <v>11.24409253375693</v>
+        <v>9.764736630478499</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C14">
-        <v>410</v>
+        <v>381</v>
       </c>
       <c r="D14">
-        <v>113.55</v>
+        <v>117.201</v>
       </c>
       <c r="E14">
-        <v>157.34</v>
+        <v>151.56</v>
       </c>
       <c r="F14">
-        <v>38.56450902686041</v>
+        <v>29.31630276192183</v>
       </c>
       <c r="G14">
-        <v>33.86152012114573</v>
+        <v>28.08517193727419</v>
       </c>
       <c r="H14">
-        <v>2.415285738755579</v>
+        <v>2.04496869840205</v>
       </c>
       <c r="I14">
-        <v>33.16109944207617</v>
+        <v>27.92765166449722</v>
       </c>
       <c r="J14">
-        <v>38.56450902686041</v>
+        <v>29.31630276192183</v>
       </c>
       <c r="K14">
-        <v>536.4323205636283</v>
+        <v>406.9102823354749</v>
       </c>
       <c r="L14">
-        <v>1927.432320563628</v>
+        <v>1794.910282335475</v>
       </c>
       <c r="M14">
-        <v>42.77276448619469</v>
+        <v>32.9563172100352</v>
       </c>
       <c r="N14">
-        <v>37.67373718311631</v>
+        <v>28.20787730967677</v>
       </c>
       <c r="O14">
-        <v>32.92636693542266</v>
+        <v>23.78691602313621</v>
       </c>
       <c r="P14">
-        <v>28.49548803757522</v>
+        <v>19.66068548903166</v>
       </c>
       <c r="Q14">
-        <v>24.35047229442764</v>
+        <v>15.80066337648227</v>
       </c>
       <c r="R14">
-        <v>20.46452003522678</v>
+        <v>12.18189264596719</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C15">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="D15">
-        <v>106.55</v>
+        <v>119.3</v>
       </c>
       <c r="E15">
-        <v>151.56</v>
+        <v>156.04</v>
       </c>
       <c r="F15">
-        <v>42.24307836696389</v>
+        <v>30.79631181894385</v>
       </c>
       <c r="G15">
-        <v>34.4841456056848</v>
+        <v>27.34952266159246</v>
       </c>
       <c r="H15">
-        <v>2.426016292136279</v>
+        <v>1.978969780029582</v>
       </c>
       <c r="I15">
-        <v>33.32861927814843</v>
+        <v>26.92462243996898</v>
       </c>
       <c r="J15">
-        <v>42.24307836696389</v>
+        <v>30.79631181894385</v>
       </c>
       <c r="K15">
-        <v>587.6012200844675</v>
+        <v>427.4528080469406</v>
       </c>
       <c r="L15">
-        <v>1978.601220084468</v>
+        <v>1815.452808046941</v>
       </c>
       <c r="M15">
-        <v>46.56305333959019</v>
+        <v>34.47798578125487</v>
       </c>
       <c r="N15">
-        <v>41.32865857746197</v>
+        <v>29.67520057478148</v>
       </c>
       <c r="O15">
-        <v>36.45525655754949</v>
+        <v>25.20364193427176</v>
       </c>
       <c r="P15">
-        <v>31.90674800563118</v>
+        <v>21.03018720312937</v>
       </c>
       <c r="Q15">
-        <v>27.65169161835275</v>
+        <v>17.12598761593165</v>
       </c>
       <c r="R15">
-        <v>23.66257625527923</v>
+        <v>13.4658005029338</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C16">
-        <v>501</v>
+        <v>1476</v>
       </c>
       <c r="D16">
-        <v>108.75</v>
+        <v>120.5</v>
       </c>
       <c r="E16">
-        <v>156.04</v>
+        <v>232.75</v>
       </c>
       <c r="F16">
-        <v>43.48505747126437</v>
+        <v>93.15352697095436</v>
       </c>
       <c r="G16">
-        <v>31.24674788354326</v>
+        <v>23.03593316016148</v>
       </c>
       <c r="H16">
-        <v>2.18558164926379</v>
+        <v>1.347030750643241</v>
       </c>
       <c r="I16">
-        <v>29.6210263223718</v>
+        <v>17.67951146057431</v>
       </c>
       <c r="J16">
-        <v>43.48505747126437</v>
+        <v>93.15352697095436</v>
       </c>
       <c r="K16">
-        <v>604.8771494252874</v>
+        <v>1292.970954356847</v>
       </c>
       <c r="L16">
-        <v>1995.877149425287</v>
+        <v>2680.970954356847</v>
       </c>
       <c r="M16">
-        <v>47.84275180928055</v>
+        <v>98.59044106347012</v>
       </c>
       <c r="N16">
-        <v>42.56265353037767</v>
+        <v>91.49792531120333</v>
       </c>
       <c r="O16">
-        <v>37.64669996036465</v>
+        <v>84.89454857633423</v>
       </c>
       <c r="P16">
-        <v>33.05847662835249</v>
+        <v>78.7313969571231</v>
       </c>
       <c r="Q16">
-        <v>28.76626770485726</v>
+        <v>72.96586802302237</v>
       </c>
       <c r="R16">
-        <v>24.74232183908045</v>
-[...55 lines deleted...]
-        <v>70.25412810265041</v>
+        <v>67.56068464730292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>carry_trade</vt:lpstr>